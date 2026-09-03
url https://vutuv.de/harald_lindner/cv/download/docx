--- v0 (2026-07-30)
+++ v1 (2026-09-03)
@@ -24,97 +24,84 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Harald Lindner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">MEP Construction Manager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">harald@lindner-ingolstadt.de | https://vutuv.de/harald_lindner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 16.03.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 16.03.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MEP Construction Manager, Freelance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Consultance, Management, Supervision, Inspection of Governmental, Industrial and Private MEP projects</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">quality assurance &amp; quality control, ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkediIn Profile: https://de.linkedin.com/in/haraldlindner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage Harald Lindner: https://www.lindner-ingolstadt.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>