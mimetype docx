--- v0 (2026-10-18)
+++ v1 (2026-11-07)
@@ -52,51 +52,51 @@
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sr. Projektleiter: Migration von IT-Systemen für BKW-Kernprozesse, BKW Power Grid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2022 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sr. Projektleiter: Migration von IT-Systemen für BKW-Kernprozesse Schaltantrags- und Störungsverwaltung. Realisierungsphase ab 11/2020. ~5 Mio. CHF, &gt;10 interne Projektmitarbeiter + externer Lieferant.  Tätigkeiten genau wie beim vorherigen Projekt „Erneuerung Netzleitsystem“ in den Jahren 2016 bis 2022 (siehe unten).</w:t>
+        <w:t xml:space="preserve">Sr. Projektleiter: Migration von IT-Systemen für BKW-Kernprozesse Schaltantrags- und Störungsverwaltung. Realisierungsphase ab 11/2020. ~5 Mio. CHF, &gt;10 interne Projektmitarbeiter + externer Lieferant. Aktuell Planungsprojekt mit technischem Grobdesign, Aufgleisen Beschaffungsverfahren, Planung Umsetzungsphase, Antragsentwicklung usw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sr. Projektleiter: Erneuerung des Netzleitsystems von BKW Netze, BKW Power Grid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2016 - 10/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Leitung des IT-Projekts zur Erneuerung des Netzleitsystems von BKW Netze.  ~5 Mio. CHF, &gt;20 Projektmitarbeiter + externer Lieferant.  Führung des Projekts von Beginn an: Initialisierung, Spezifikation, externe Beauftragung, Detailspezifikation (Lastenheft, Pflichtenheft), Begleitung Entwicklung, Testing, Betriebsübernahme. Neben dem reinen Projektmanagement auch zuständig für Requirements Engineering: methodische Unterstützung der Business Analysten, Prozesse, Tooling. (Formelle Stellenbezeichnung: „Senior Projektleiter“.)</w:t>
@@ -221,65 +221,65 @@
         </w:rPr>
         <w:t xml:space="preserve">1/2002 - 11/2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Map&amp;Guide GmbH (Juni - Nov. 2003, 20 %): Entwicklung eines Visual-Studio-Controls zur Integration  einer interaktiven digitalen Karte in Webapplikationen. Univ. Karlsruhe (TH), Lehrstuhl für Informationswirtschaft: (ab Jan. 2002, ~ 20 %): Entwicklung von Web-Portalen für verschiedene Nutzergruppen. Frontend (ASP.NET) bis Datenbank (MS SQL Server).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Diplom-Ingenieur, Universität Karlsruhe (TH) (Heute: Karlsruher Institut für Technologie)</w:t>
+        <w:t xml:space="preserve">Diplom-Wirtschaftsingenieur, Universität Karlsruhe (TH) (Heute: Karlsruher Institut für Technologie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2000 - 10/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Schwerpunkte Energietechnik, Statistik.</w:t>
+        <w:t xml:space="preserve">Schwerpunkte Unternehmensplanung, Energietechnik, Statistik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Institut National Polytechnique Toulouse (ENSEEIHT)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2004 - 7/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Auslandsstudium an der Fakultät für Elektrotechnik</w:t>
@@ -326,51 +326,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">agile | business analyse | energiewende | projektmanagement | requirements engineering | scrum | software-qualitätssicherung | strom | testing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ISTQB Certified Tester Foundation Level (CTFL) (ISTQB (mit SAQ-QUALICON AG), 2024-10) | Professional Scrum Master I (PSM I) (Scrum.org, 2024-08) | Professional Scrum Product Owner (PSPO I) (Scrum.org, 2024-08) | PRINCE2 Foundation &amp; Practitioner (Axelos (mit PeopleCert), 2023-10) | Certified Professional for Requirements Engineering - Advanced Level - Requirements Management (IREB) (IREB (mit Zertifizierungsstelle Certible OG), 2018-01) | Projektmanagement: Certificate of Advanced Studies (CAS) der HWZ / SGO (2012) (HWZ Hochschule für Wirtschaft Zürich, 2012-09) | Übersicht (Auswahl) (Prof. Scrum Product Owner I, Prof. Scrum Master I, Prince2 Practitioner, IREB Advanced - Requirements Management, ISTQB Certified Tester, CAS Projektmanagement (HWZ / SGO)) | „Certified ScrumMaster (CSM)“ (Scrum Alliance, 2021-08, expired 2023-08)</w:t>
+        <w:t xml:space="preserve">Übersicht (Auswahl) (Prof. Scrum Product Owner I, Prof. Scrum Master I, Prince2 Practitioner, IREB Advanced - Requirements Management, ISTQB Certified Tester, CAS Projektmanagement (HWZ / SGO), 2026-10) | ISTQB Certified Tester Foundation Level (CTFL) (ISTQB (mit SAQ-QUALICON AG), 2024-10) | Professional Scrum Master I (PSM I) (Scrum.org, 2024-08) | Professional Scrum Product Owner (PSPO I) (Scrum.org, 2024-08) | Certified Professional for Requirements Engineering - Advanced Level - Requirements Management (IREB) (IREB (mit Zertifizierungsstelle Certible OG), 2018-01) | Projektmanagement: Certificate of Advanced Studies (CAS) der HWZ / SGO (2012) (HWZ Hochschule für Wirtschaft Zürich, 2012-09) | PRINCE2 Foundation &amp; Practitioner (Axelos (mit PeopleCert), 2023-10, expired 2026-10) | „Certified ScrumMaster (CSM)“ (Scrum Alliance, 2021-08, expired 2023-08)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 · Near-native) | French (C1 · Business fluent)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>