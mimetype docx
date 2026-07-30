--- v0 (2026-07-05)
+++ v1 (2026-07-30)
@@ -10,109 +10,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Heiko  Rose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">+49 160 820 1278 | https://vutuv.de/heiko_rose</w:t>
+        <w:t xml:space="preserve">+49 160 8201278 | https://vutuv.de/heiko_rose</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 12.08.1971 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Field Sales System support / Commercial Discipline, The Dow Chemical Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2007 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">+	Supporting Account Manager / VO User in all technical issues (Hardware / Software / VO Printer / Connercivity) +	First Level Support for Enterprise Smartphones (iPhone / Samsung Galaxy S4 and higher / Blackberry) +	Developing and holding IT Trainings (R</w:t>
+        <w:t xml:space="preserve">• Supporting Account Manager / VO User in all technical issues (Hardware / Software / VO Printer / Connercivity) +    First Level Support for Enterprise Smartphones (iPhone / Samsung Galaxy S4 and higher / Blackberry) +   Developing and holding IT Trainings (R</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Customer Support / Database Manager / Java Programmer, Medical Columbus AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2002 - 8/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">+	Customer integration at the e-commerce platform of Medical Columbus +	Responsible for data transfer and communication +	Database backup and data extract for reporting +	Virtualisation of communication server</w:t>
+        <w:t xml:space="preserve">• Customer integration at the e-commerce platform of Medical Columbus +   Responsible for data transfer and communication +   Database backup and data extract for reporting +    Virtualisation of communication server</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">itil 2011 foundation certified | mobile device management knowhow (mob... | ms dynamics crm 2015 frontend support | ms expression web | oracle eloqua marketing cloud | project management assistance experience | sap bi / bw | schulungs-knowhow | smartphone support (ios / android) | windows 7 / 8.1 support</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">