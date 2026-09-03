--- v1 (2026-07-30)
+++ v2 (2026-09-03)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Heiko  Rose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 160 8201278 | https://vutuv.de/heiko_rose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12.08.1971 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 12.08.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Field Sales System support / Commercial Discipline, The Dow Chemical Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -96,51 +96,51 @@
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2002 - 8/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Customer integration at the e-commerce platform of Medical Columbus +   Responsible for data transfer and communication +   Database backup and data extract for reporting +    Virtualisation of communication server</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">itil 2011 foundation certified | mobile device management knowhow (mob... | ms dynamics crm 2015 frontend support | ms expression web | oracle eloqua marketing cloud | project management assistance experience | sap bi / bw | schulungs-knowhow | smartphone support (ios / android) | windows 7 / 8.1 support</w:t>
+        <w:t xml:space="preserve">itil 2011 foundation certified | ms expression web | oracle eloqua marketing cloud | sap bi / bw | schulungs-knowhow | smartphone support (ios / android) | windows 7 / 8.1 support</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>