--- v2 (2026-08-14)
+++ v3 (2026-09-22)
@@ -6,57 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Heiner  Höving</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Du suchst den Erfolg, den du bisher nicht finden konntest?</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Schreibe mir, und ich führe dich zum Erfolg.</w:t>
+        <w:t xml:space="preserve">Du suchst den Erfolg, den du bisher nicht finden konntest? Vivi oder DiGoR sind die Möglicheiten, die ich dir anbieten kann. Lerne eine oder beide Möglichkeiten KOSTENLOS kennen! Schreibe mir, und ich führe dich zum Erfolg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">heiner.hoeving@icloud.com | +36 30 597 0957 | https://vutuv.de/heiner_b4e2e772</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dísz tér 3, 8900 Zalaegerzseg, Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>