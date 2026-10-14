--- v3 (2026-09-22)
+++ v4 (2026-10-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Heiner  Höving</w:t>
+        <w:t xml:space="preserve">Heiner Höving</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Du suchst den Erfolg, den du bisher nicht finden konntest? Vivi oder DiGoR sind die Möglicheiten, die ich dir anbieten kann. Lerne eine oder beide Möglichkeiten KOSTENLOS kennen! Schreibe mir, und ich führe dich zum Erfolg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">heiner.hoeving@icloud.com | +36 30 597 0957 | https://vutuv.de/heiner_b4e2e772</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dísz tér 3, 8900 Zalaegerzseg, Hungary</w:t>
       </w:r>
     </w:p>