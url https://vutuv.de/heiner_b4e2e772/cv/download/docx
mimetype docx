--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -34,50 +34,59 @@
         <w:br/>
         <w:t xml:space="preserve">Lerne eine oder beide Möglichkeiten KOSTENLOS kennen! </w:t>
         <w:br/>
         <w:t xml:space="preserve">Schreibe mir, und ich führe dich zum Erfolg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">heiner.hoeving@icloud.com | +36 30 597 0957 | https://vutuv.de/heiner_b4e2e772</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dísz tér 3, 8900 Zalaegerzseg, Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 02.06.1960 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Értékesítési képviselőket keresünk, Selbständig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -184,102 +193,111 @@
       <w:r>
         <w:t xml:space="preserve">Kurzfristige Mitarbeit bei der Bearbeitung hochwertiger Kundenanfragen in der DACH-Region. Remote-freundliche Arbeit in einem mehrsprachigen Team.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Resolution Specialist / DART &amp; Customer Service Agent, Tech Mahindra Business Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2024 - 1/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">- Leitung der Eskalationslösung und Unterstützung der Agenten - Durchgängig hervorragende KPI-Ergebnisse im deutschsprachigen Kundenservice</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Leitung der Eskalationslösung und Unterstützung der Agenten - Durchgängig hervorragende KPI-Ergebnisse im deutschsprachigen Kundenservice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Digitalisierurung + Support, Freiberuflich / Freelance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2022 - 2/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">- Bereitstellung von digitalem Onboarding und technischem Support für KMUs - Eskalationsmanagement für B2B-Kunden bei Serviceübergängen</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Bereitstellung von digitalem Onboarding und technischem Support für KMUs - Eskalationsmanagement für B2B-Kunden bei Serviceübergängen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1st &amp; 2nd Level Support (DE), Global Procurement, Unisys</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2015 - 7/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">- Support für Samsung Deutschland (Level 1 &amp; 2, DE) - Globale Beschaffung für Unisys Österreich in deutscher Sprache</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Support für Samsung Deutschland (Level 1 &amp; 2, DE) - Globale Beschaffung für Unisys Österreich in deutscher Sprache</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">advertising | business | Clever Monkey | coaching | Customer-Relationship-Management | DiGoR | e-commerce | englisch | entrepreneurship | Eskalationslösung | Expertenrat | Geschäftsentwicklung | geschäftsführung | HardSmile | Kleinunternehmen | konfliktmanagement | Kunden-Eskalationsmanagement | leadership | management | marketing | marketingstrategie | media | medien | moderation | network | networking | Neugeschäftsentwicklung | online-marketing | Onlinewerbung | Pramen | Quantum | sales | Smart Contracts | speaker | start-ups | strategie | teamentwicklung | teamführung | teamwork | unternehmensberatung | unternehmensführung | unternehmertum | verhandlungsführung | vertrieb | ViVi | Webinar | Webkonferenz | ZEOZOE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>