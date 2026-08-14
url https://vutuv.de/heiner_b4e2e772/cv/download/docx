--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -39,51 +39,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">heiner.hoeving@icloud.com | +36 30 597 0957 | https://vutuv.de/heiner_b4e2e772</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dísz tér 3, 8900 Zalaegerzseg, Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02.06.1960 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 02.06.1960</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Értékesítési képviselőket keresünk, Selbständig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
@@ -266,51 +266,51 @@
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2015 - 7/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Support für Samsung Deutschland (Level 1 &amp; 2, DE) - Globale Beschaffung für Unisys Österreich in deutscher Sprache</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">advertising | business | Clever Monkey | coaching | Customer-Relationship-Management | DiGoR | e-commerce | englisch | entrepreneurship | Eskalationslösung | Expertenrat | Geschäftsentwicklung | geschäftsführung | HardSmile | Kleinunternehmen | konfliktmanagement | Kunden-Eskalationsmanagement | leadership | management | marketing | marketingstrategie | media | medien | moderation | network | networking | Neugeschäftsentwicklung | online-marketing | Onlinewerbung | Pramen | Quantum | sales | Smart Contracts | speaker | start-ups | strategie | teamentwicklung | teamführung | teamwork | unternehmensberatung | unternehmensführung | unternehmertum | verhandlungsführung | vertrieb | ViVi | Webinar | Webkonferenz | ZEOZOE</w:t>
+        <w:t xml:space="preserve">advertising | business | Clever Monkey | coaching | crm | DiGoR | e-commerce | englisch | entrepreneurship | Eskalationslösung | Expertenrat | Geschäftsentwicklung | geschäftsführung | HardSmile | Kleinunternehmen | konfliktmanagement | Kunden-Eskalationsmanagement | leadership | management | marketing | marketingstrategie | media | medien | moderation | network | networking | Neugeschäftsentwicklung | online marketing | Onlinewerbung | Pramen | Quantum | sales | Smart Contracts | speaker | start-ups | strategie | teamentwicklung | teamführung | teamwork | unternehmensberatung | unternehmensführung | unternehmertum | verhandlungsführung | vertrieb | ViVi | Webinar | Webkonferenz | ZEOZOE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ViVi: Produkte, Kreditkarten, Anonymität ...: https://vivi.you/join-vivi/roka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DiGoR: Gold für Spielen und Einkaufen: https://network.digor.gold/ref/611</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>