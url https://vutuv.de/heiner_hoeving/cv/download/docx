--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -39,51 +39,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">heiner.hoeving@online.de | +36 30 597 0957 | https://vutuv.de/heiner_hoeving</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kosztolányi Dezsö tér 4 A, 8900 Zalaegerszeg, Hungary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02.06.1960 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 02.06.1960</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">management | sprecher | vertrieb | unternehmensführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>