--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Helge Stolz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Entweder sie sind gehackt, oder sie wissen es noch nicht. IT-Beratung, IT-Sicherheit, EDV-Sachverständiger und IT-Forensik. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">helge.stolz@mystolz.de | +49 6753 93970 | https://vutuv.de/helge_stolz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hinter dem Flecken 16, 67748 Odenbach, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Gschäftsführer, Stolz Computertechnik GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>