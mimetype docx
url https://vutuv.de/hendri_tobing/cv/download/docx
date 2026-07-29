--- v0 (2026-07-04)
+++ v1 (2026-07-29)
@@ -16,50 +16,59 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hendri Tobing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">A code writer and IoT enthusiast. A fan of Elixir, Phoenix, Nerves, and OTP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tempa.staff@gmail.com | https://vutuv.de/hendri_tobing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 07/09/1981 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Elixir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>