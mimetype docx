--- v1 (2026-07-29)
+++ v2 (2026-08-19)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hendri Tobing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">A code writer and IoT enthusiast. A fan of Elixir, Phoenix, Nerves, and OTP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tempa.staff@gmail.com | https://vutuv.de/hendri_tobing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07/09/1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07/09/1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Elixir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>