--- v2 (2026-08-19)
+++ v3 (2026-10-01)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hendri Tobing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">A code writer and IoT enthusiast. A fan of Elixir, Phoenix, Nerves, and OTP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tempa.staff@gmail.com | https://vutuv.de/hendri_tobing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07/09/1981</w:t>
+        <w:t xml:space="preserve">Date of birth: 09/07/1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Elixir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>