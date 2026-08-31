--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Henrik Piski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">henrik@piski.com | +33 7 83 83 11 38 | https://vutuv.de/henrik_piski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10 Sqaq iz-Zenqa, QRM1320 Qormi, Malta</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Business Development Manager, Incubated by FasterCapital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2016 - Present</w:t>
@@ -174,51 +165,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2002 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">iP Ltd offers mobile phone users the opportunity to purchase mobile phone credit without the inconvenience of looking for a shop, an ATM or an Internet cafe. It operates anywhere that your phone has service - At any time day or night – Just imaging that y</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">online payments | startups | fundraising | igaming</w:t>
+        <w:t xml:space="preserve">online payments | start-ups | fundraising | igaming</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: http://www.piski.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Play for a chance to win any product for sale on the internet: http://www.puurl.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Affiliation site: http://guruplay.tv</w:t>
       </w:r>
     </w:p>