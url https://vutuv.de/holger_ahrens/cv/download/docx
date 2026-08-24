--- v0 (2026-07-22)
+++ v1 (2026-08-24)
@@ -19,97 +19,88 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Holger Ahrens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING, LinkedIn und Co - und vutuv - im Griff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">holger.ahrens@die-profiloptimierer.de | +49 40 228151280 | https://vutuv.de/holger_ahrens</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Berater, Coach und Trainer für Digitales Selbstmarketing, Die Profiloptimierer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2011 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">changemanagement | google cloudoffice "g suite" | pm | training | itil | linkedin | selbstmarketing | xing</w:t>
+        <w:t xml:space="preserve">change management | google cloudoffice "g suite" | pm | training | itil | LinkedIn | selbstmarketing | xing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Kollaboration mit Google G Suite: https://www.plus3trainings.eu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Profile bei XING, LinkedIn und Co. optimieren: https://www.die-profiloptimierer.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>