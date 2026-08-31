--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,97 +24,97 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Holger Fülle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">International online marketeer with extensive experience in social media, YouTube and SEO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/holger_fuelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 21.12.1969 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 21.12.1969</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Web Marketing, Euranet Plus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2009 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">For transnational, European radio project Euranet Plus responsible for online marketing, community management and webmastering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">adwords | community management | European politics | facebook | seo | tag-7244 | twitter | twitter, | wordpress | youtube | youtube advertising</w:t>
+        <w:t xml:space="preserve">adwords | community management | European politics | facebook | seo | tag-7244 | twitter | wordpress | YouTube | youtube advertising</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/holger.fuelle</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">