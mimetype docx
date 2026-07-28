--- v0 (2026-07-05)
+++ v1 (2026-07-28)
@@ -10,51 +10,60 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Holger Lossin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">+491781656977 | https://vutuv.de/holger_lossin</w:t>
+        <w:t xml:space="preserve">+49 178 1656977 | https://vutuv.de/holger_lossin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 16.05.1969 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator IT - Rechenzentrum, OVB Vermögensberatung AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -87,77 +96,83 @@
         </w:rPr>
         <w:t xml:space="preserve">5/1998 - 7/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">EDV-Fachkraft, TOP-Markt GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/1995 - 4/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">- Administration und Operating IBM AS/400 - Umstellung von Flatfiles und programmintern beschriebener     Dateien auf Datenbanksystem DB2/400 - Erstellung interaktiver Anwenderprogramme mit     Bildschirmmasken und Druckausgaben - Programmiersprachen: CL </w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Administration und Operating IBM AS/400 - Umstellung von Flatfiles und programmintern beschriebener     Dateien auf Datenbanksystem DB2/400 - Erstellung interaktiver Anwenderprogramme mit     Bildschirmmasken und Druckausgaben - Programmiersprachen: CL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Programmierer, IHD Kreditschutzverein e.V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1993 - 3/1995</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">- Operating IBM AS/400 - Anpassung bestehender interaktiver Anwenderprogramme mit     Bildschirmmasken und Druckausgaben - Programmiersprachen: CL / RPG / SDA / RLU   - Unterstützung im Bereich PC Hardware/Software</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Operating IBM AS/400 - Anpassung bestehender interaktiver Anwenderprogramme mit     Bildschirmmasken und Druckausgaben - Programmiersprachen: CL / RPG / SDA / RLU   - Unterstützung im Bereich PC Hardware/Software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildung zum EDV-Kaufmann, Papierfabrik Halstrick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1990 - 8/1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>