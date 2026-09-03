--- v1 (2026-07-28)
+++ v2 (2026-09-03)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Holger Lossin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 178 1656977 | https://vutuv.de/holger_lossin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 16.05.1969 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 16.05.1969</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator IT - Rechenzentrum, OVB Vermögensberatung AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -149,63 +149,50 @@
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Operating IBM AS/400 - Anpassung bestehender interaktiver Anwenderprogramme mit     Bildschirmmasken und Druckausgaben - Programmiersprachen: CL / RPG / SDA / RLU   - Unterstützung im Bereich PC Hardware/Software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildung zum EDV-Kaufmann, Papierfabrik Halstrick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1990 - 8/1993</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ibm as/400 / iseries / i - programmie...</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>