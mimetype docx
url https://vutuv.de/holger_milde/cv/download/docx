--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">holger.milde@gmail.com | +49 171 1979003 | https://vutuv.de/holger_milde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburger Hochstrasse 19, 20359 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11.08.1970 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11.08.1970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Gründer, Geschäftsführer, Nearby Minds UG (haftungsbeschränkt)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -174,51 +174,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildung zum Systemberater E-Commerce, B.i.B. Hannover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2001 - 2/2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">e-commerce | führungserfahrung | online-marketing | proximity-marketing | unternehmensentwicklung</w:t>
+        <w:t xml:space="preserve">e-commerce | führungserfahrung | online marketing | proximity-marketing | unternehmensentwicklung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Holger_Milde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: http://ecopunk.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Flipboard: https://flipboard.com/@ecopunk</w:t>
       </w:r>
     </w:p>