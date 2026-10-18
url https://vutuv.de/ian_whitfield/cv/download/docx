--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -53,50 +53,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Software Engineer, OpenText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2021 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Full-stack software engineer working on the OpenText Developer Cloud platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead Software Engineer, OpenText</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2017 - 7/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Lead Software Engineer for the Content Intelligence team. Building core and add-on modules for the Content Server application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Developer, OpenText</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2014 - 10/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Working as a developer on the Content Intelligence suite. This includes WebReports and ActiveView which are both developer components in core Content Server used to create custom web applications.   Skills: Oscript/Weblingo, HTML/Javascript/jQuery/CSS/Backbone/Marionette/MVC/RequireJS, WebReports/ActiveView, CS16 Smart UI widget development (client and server), SQL, Windows Server, Linux</w:t>