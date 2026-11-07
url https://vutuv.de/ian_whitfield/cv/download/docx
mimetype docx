--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -323,51 +323,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1996 - 1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Lancaster University Theatre Group, Cartmel College</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angular | css | Go (Programming Language) | html | Java | javascript | node.js | Python | react.js | spring boot | sql | typescript | W3C Accessibility</w:t>
+        <w:t xml:space="preserve">angular | CSS | Go (Programming Language) | HTML | Java | JavaScript | node.js | Python | react.js | spring boot | sql | typescript | W3C Accessibility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AI Engineer Agentic Track: The Complete Agent &amp; MCP Course (Udemy, 2026-06) | AI Engineer Core Track: LLM Engineering, RAG, QLoRA, Agents (Udemy, 2025-11) | GitHub Copilot Across Environments: IDE, Chat, and Command Line Techniques (Microsoft, 2025-09) | GitHub Copilot Fundamentals Part 1 of 2 (Microsoft, 2025-09) | Introduction to GitHub Copilot (Microsoft, 2025-09) | Introduction to prompt engineering with GitHub Copilot (Microsoft, 2025-09) | Management and customization considerations with GitHub Copilot (Microsoft, 2025-09) | Responsible AI with GitHub Copilot (Microsoft, 2025-09) | GitHub Copilot Beginner to Pro - AI for Coding &amp; Development (Udemy, 2025-03) | Remix.js - The Practical Guide (Udemy, 2024-09) | Conversational AI on Vertex AI and Dialogflow CX (Google, 2023-11) | Generative AI Explorer : Vertex AI (Google, 2023-11) | Generative AI Fundamentals (Google, 2023-11) | Generative AI with Vertex AI: Text Prompt Design (Google, 2023-11) | Introduction to Generative AI Studio (Google, 2023-11) | Introduction to Large Language Models (Google, 2023-11) | Introduction to Responsible AI (Google, 2023-11) | Multi-modal Prompt Engineering with Generative AI Studio (Google, 2023-11) | Responsible AI: Applying AI Principles with Google Cloud (Google, 2023-11) | Search (Google, 2023-11) | Vertex AI Search (Google, 2023-11) | Introduction to Generative AI (Google, 2023-10) | Securing and Integrating Components of your Application (Google Cloud Skills Boost for Partners, 2023-05) | Getting Started With Application Development (Google Cloud Skills Boost for Partners, 2023-03) | Google Cloud Fundamentals: Core Infrastructure (Google Cloud Skills Boost for Partners, 2023-03) | Docker: A Project-Based Approach to Learning (Udemy, 2022-10) | GitLab CI: Pipelines, CI/CD and DevOps for Beginners (Udemy, 2022-07) | Angular Universal In Depth (Udemy, 2022-06) | Web Components &amp; Stencil.js - Build Custom HTML Elements (Udemy, 2022-04) | Go: The Complete Developer's Guide (Golang) (Udemy, 2022-03) | Complete Flexbox Course (Udemy, 2022-01) | Git Going Fast (Udemy, 2022-01) | New Relic APM (Udemy, 2022-01) | Reactive Angular Course (with RxJS) (Udemy, 2022-01) | Productive Coding with WebStorm (Udemy, 2021-03) | Unit Testing and Test Driven Development in NodeJS (Udemy, 2021-03) | Using advanced GitHub Copilot features (Microsoft) | Vite: the complete developers guide (Udemy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>