--- v1 (2026-08-12)
+++ v2 (2026-09-23)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Icia Carro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">iciacarrobarallobre@gmail.com | https://vutuv.de/icia_carro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12/28/1998</w:t>
+        <w:t xml:space="preserve">Date of birth: 28/12/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Elixir Erlang Developer, Peer Stritzinger GmBh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>