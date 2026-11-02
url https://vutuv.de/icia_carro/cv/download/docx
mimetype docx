--- v2 (2026-09-23)
+++ v3 (2026-11-02)
@@ -167,51 +167,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">B2 (Cambridge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">English (C1 (Advanced)) | Spanish (Native speaker)</w:t>
+        <w:t xml:space="preserve">English (C1 · Business fluent) | Spanish (Native speaker)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/icia-carro-barallobre?_l=en_US</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">