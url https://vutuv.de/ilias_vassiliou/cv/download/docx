--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ilias Vassiliou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 69 20328486 | https://vutuv.de/ilias_vassiliou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hermann-Steinhäuser-Straße 43-47, 63065 Offenbach am Main, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Headhunter für Digitalprofis aus Web, Mobile, E-Commerce, Enterprise Mobility, iOT, AR/VR, OSXpert.net - Social Headhunting Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2005 - Present</w:t>
@@ -274,51 +265,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1991 - 8/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wirtschaftsprüfung, Steuerberatung, Unternehmensberatung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android | active sourcing | apple | Apple IT | Apple Server | Apple Support | artificial intelligence | augmented reality | big data | blockchain | digital marketing | e-commerce | enterprise mobility | headhunter | headhunting | ios | recruiter | connected car | data analytics | Daylite | fintech | insurtech | internet of things | iot | KI | Künstliche Intelligenz | machine learning | macos | macos server | Mac Support | magento | mdm | mobile | Mobility | os x | OS X Developer | OS X Development | os x server | performance marketing | personalberater | personalberatung | recruiting | recruitment process outsourcing | Robotics | Robotik | rpo | shopware | staffing | virtual reality | web | wordpress</w:t>
+        <w:t xml:space="preserve">android | active sourcing | apple | Apple IT | Apple Server | Apple Support | artificial intelligence | augmented reality | big data | blockchain | digital marketing | e-commerce | enterprise mobility | headhunter | headhunting | ios | recruiter | connected car | data analytics | Daylite | fintech | insurtech | iot | KI | Künstliche Intelligenz | machine learning | macos | macos server | Mac Support | magento | mdm | mobile | Mobility | os x | OS X Developer | OS X Development | os x server | performance marketing | personalberater | personalberatung | recruiting | recruitment process outsourcing | Robotics | Robotik | rpo | shopware | staffing | virtual reality | web | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Ilias_Vassiliou/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: http://www.linkedin.com/in/osxpert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Google+: https://plus.google.com/u/0/+IliasVassiliou/</w:t>
       </w:r>
     </w:p>