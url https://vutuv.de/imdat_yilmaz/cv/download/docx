--- v1 (2026-08-14)
+++ v2 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">imdat Yilmaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Geschäftsverbindungen zwischen Türkei und Deutschland </w:t>
+        <w:t xml:space="preserve">Geschäftsverbindungen zwischen Türkei und Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">imdat.yilmaz@turkatlas.de | +49 177 5434980 | https://vutuv.de/imdat_yilmaz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>