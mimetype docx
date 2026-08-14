--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -10,69 +10,60 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Imke Urbaniak </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">+4951189739912 | https://vutuv.de/imke_urbaniak</w:t>
+        <w:t xml:space="preserve">+49 511 89739912 | https://vutuv.de/imke_urbaniak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Joachimstraße 1, 30159 Hannover, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Female</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Consultant - Recruiting &amp; Services, top itservices AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -97,51 +88,51 @@
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2016 - 12/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Expertenportal top itservices AG: https://www.top-itservices.com/fuer-bewerber/leistungen-fuer-freelancer/expertenportal/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Imke_Urbaniak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/imke-urbaniak-17756542</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>