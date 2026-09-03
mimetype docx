--- v0 (2026-07-04)
+++ v1 (2026-09-03)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ingo Knows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ikrassow@t-online.de | https://vutuv.de/ingo_knows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">php</w:t>
+        <w:t xml:space="preserve">PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ibuprofen 800: https://pillenservice.com/shop/ibuprofen-800mg/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Viagra kaufen: https://pillenservice.com/shop/viagra-100mg/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>