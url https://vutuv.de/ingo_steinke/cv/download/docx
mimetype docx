--- v2 (2026-09-03)
+++ v3 (2026-11-02)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ingo Steinke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/ingo_steinke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | html | javascript | technical consulting | WebPerf | mobile | web</w:t>
+        <w:t xml:space="preserve">CSS | HTML | JavaScript | technical consulting | WebPerf | mobile | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/fraktalisman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/ingosteinke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Ingo_Steinke2</w:t>
       </w:r>
     </w:p>