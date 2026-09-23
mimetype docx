--- v2 (2026-08-14)
+++ v3 (2026-09-23)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@izi-mediadesign.com | +49 162 1095191 | https://vutuv.de/ismar_kriese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Konsul-Smidt-Straße 8D, 28217 Bremen, Bremen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/20/1994</w:t>
+        <w:t xml:space="preserve">Date of birth: 20/10/1994</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">online marketing | seo | social media marketing | suchmaschinenoptimierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>