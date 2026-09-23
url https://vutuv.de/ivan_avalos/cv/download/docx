--- v2 (2026-08-14)
+++ v3 (2026-09-23)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Iván Ávalos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">17 years old junior software developer living in Mexico and studying university. Finished high school in less than two months. I enjoy learning new things and sharing my knowledge. I'm all for free software, online privacy and digital freedom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/ivan_avalos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 08/30/2003</w:t>
+        <w:t xml:space="preserve">Date of birth: 30/08/2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Free Software | web development | graphic design | iot | Mobile Development | networking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>