--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ivan De Masi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/ivan_de_masi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">64289 Darmstadt, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">change-management | it-consulting | Open-Source Consulting</w:t>
+        <w:t xml:space="preserve">change management | it-consulting | Open-Source Consulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://www.blu-it.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>