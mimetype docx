--- v0 (2026-07-22)
+++ v1 (2026-08-25)
@@ -19,69 +19,60 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jakob Haufe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">The "full stack" starts at the PCB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jakob@haufe.it | https://vutuv.de/jakob_haufe</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">administration | afs | backup | bareos | electronics | embedded | kicad | ldap | linux | network | openafs | openldap | pcb design | programming</w:t>
+        <w:t xml:space="preserve">administration | afs | backup | bareos | electronics | embedded | kicad | ldap | Linux | network | openafs | openldap | pcb design | programming</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/sur5r</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/JakobHaufe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://chaos.social/@sur5r</w:t>
       </w:r>
     </w:p>