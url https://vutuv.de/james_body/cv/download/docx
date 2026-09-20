--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">James Body</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">james.body@gmail.com | https://vutuv.de/james_body</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">voip | ss7 | diameter | mobile | moneh | vuc</w:t>
+        <w:t xml:space="preserve">VoIP | ss7 | diameter | mobile | moneh | vuc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Telet Research: http://teletresearch.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">VUC: http://vuc.me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>