--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -16,59 +16,50 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jan Kirchner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Hier kann ich helfen: Bewerber-Reichweite, Arbeitgebermarken, Karriere-Webseiten, Personalmarketing-Kampagnen und HR-Analytics.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 40 44405570 | https://vutuv.de/jan_kirchner</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Wollmilchsau GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Digitalagentur für Personalmarketing &amp; Employer Branding</w:t>
       </w:r>