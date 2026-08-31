--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,97 +33,97 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">j.konnerth@challengeit.de | +49 1511 5674181 | https://vutuv.de/jan_konnerth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zollstockgürtel 63, 50969 Köln, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 05.01.1977 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 05.01.1977</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, ChallengeIT </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2009 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Unternehmensberater und Geschäftsführer im eigenen Unternehmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">auditierung | prozessoptimierung | service management | standardisierung | analyse, standardisierung und optimie... | bedarfsgerechte und praxistaugliche i... | beratung zu iso 20000 und iso 27001 | überlegen in lösungen</w:t>
+        <w:t xml:space="preserve">auditierung | prozessoptimierung | servicemanagement | standardisierung | überlegen in lösungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ChallengeIT stellt sich vor: Www.challengeIT.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">