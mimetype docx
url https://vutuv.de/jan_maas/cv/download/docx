--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -15,103 +15,103 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jan Maas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gründer von Prismeo in der Hamburger HafenCity. Ich gestalte Räume, Formate und Ideen für inspirierende Zusammenarbeit – zwischen Event, Medienproduktion, Strategie und KI.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">+491752219988 | https://vutuv.de/jan_maas</w:t>
+        <w:t xml:space="preserve">+49 175 2219988 | https://vutuv.de/jan_maas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hongkongstrasse 1, 20457 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 17.06.1966 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 17.06.1966</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">manualthinking | cooking event | eventlocation | ki-training | mobiles teamwork | offsite | podcasts | Seminare | team event | video production | workation | workshop | workshop konzeption</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Prismeo LAB Hamburg: https://prismeo.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/janmaas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/applotse</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>