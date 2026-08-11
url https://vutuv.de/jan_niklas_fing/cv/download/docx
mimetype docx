--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jan Niklas Fingerle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jan.niklas@fingerle.org | https://vutuv.de/jan_niklas_fing</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mitarbeiter IT-Management / Projektleiter, Victor's Consulting und Verwaltungs GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2014 - Present</w:t>
@@ -165,51 +156,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Studium mit Abschluss Diplom-Informatiker, Universität des Saarlandes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1994 - 8/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">anwenderversteher | Ember | javascript | linux | projektleitung | softwareentwicklung | java | oracle sql | PHP | pl/sql | product owner | python | relationales db-design | scrum | scrum master</w:t>
+        <w:t xml:space="preserve">anwenderversteher | Ember | javascript | Linux | projektleitung | softwareentwicklung | Java | oracle sql | PHP | pl/sql | product owner | Python | relationales db-design | scrum | scrum master</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/jnfingerle</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">