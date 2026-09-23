--- v2 (2026-08-14)
+++ v3 (2026-09-23)
@@ -145,51 +145,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Marketing Pro / (Interims) Executive Manager , top international agency networks such as WPP, Omnicom, Publicis, IPG and many more</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1999 - 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">china | Corporate Development | International Management | marketing | strategy</w:t>
+        <w:t xml:space="preserve">China | Corporate Development | International Management | marketing | strategy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.linkedin.com/in/paulsenjan/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://kress.de/koepfe/kresskoepfe-detail/profil/42821-jan-paulsen.html</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.xing.com/profile/Jan_Paulsen3/cv</w:t>
       </w:r>
     </w:p>