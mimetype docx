--- v0 (2026-07-25)
+++ v1 (2026-08-14)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jan Philipp Dibbern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/jan_philipp_dib</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 19.03.1986 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 19.03.1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SAP-Berater, Edel AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -90,51 +90,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2010 - 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Angewandte Informatik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">deckungsbeitragsrechnung | sap apo | abap programmierung im sap bw / sap bi | datenmodellierung planung und durchf... | erstellung von generischen extraktoren | reporting für sap bw 3.x und sap bi 7... | sap apo entwicklung | sap bw | schnittstellenbetreuung (m@gic eddy)</w:t>
+        <w:t xml:space="preserve">deckungsbeitragsrechnung | sap apo | sap apo entwicklung | sap bw</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>