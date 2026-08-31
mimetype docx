--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jan Szczepanski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/jan_szczepanski</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">microsoft exchange | agiles projektmanagement | anforderungsmanagement | ansible | application management | atlassian expert specialist | bizagi bpm | business process management | client management and administration | cloud computing | docker | groovy | hansoft | icinga | informationsmanagement | it-projektmanagement | javascript | jetbrains tools | knowledgemanagement | linux server | management 3.0 | monitoring solutions | network management | portfolio management | programm management | projektmanagement | prozessanalyse | prozessmodellierung | qmmad | qmmex | systemadministration | um solutions | virtualisierung | windows server</w:t>
+        <w:t xml:space="preserve">microsoft exchange | agiles projektmanagement | anforderungsmanagement | ansible | application management | atlassian expert specialist | bizagi bpm | business process management | cloud computing | docker | groovy | hansoft | icinga | informationsmanagement | it-projektmanagement | javascript | jetbrains tools | knowledge management | linux server | management 3.0 | monitoring solutions | network management | portfoliomanagement | programm management | projektmanagement | prozessanalyse | prozessmodellierung | qmmad | qmmex | systemadministration | um solutions | virtualisierung | windows server</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bitbucket: https://bitbucket.org/jszczepanski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/janszczepanski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Jan_Szczepanski2</w:t>
       </w:r>
     </w:p>