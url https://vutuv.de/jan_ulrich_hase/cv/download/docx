--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,69 +19,60 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jan Ulrich Hasecke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ein Text ist wie eine Maschine. Entweder er funktioniert, oder man muss ihn reparieren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jan.ulrich@hasecke.com | https://vutuv.de/jan_ulrich_hase</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">marketing | marketingberatung | Marketingkommunikation | text | webtexte | werbung</w:t>
+        <w:t xml:space="preserve">marketing | marketingberatung | Marketingkommunikation | text | webtexte | Werbung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Business Homepage: https://www.hasecke.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Autoren-Homepage: https://literatur.hasecke.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>