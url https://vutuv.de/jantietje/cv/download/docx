--- v0 (2026-08-13)
+++ v1 (2026-09-03)
@@ -396,82 +396,77 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abitur, Jungmannschule Eckernförde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1984 - 1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Bezahlen | Debitkarte | Kreditkarte | digipay | digital payment | einkaufen | Gewerkschaft | payment | Personalrat | Personalratsarbeit | Personalvertretung | sparkasse | threema | WERO | zahlungsverkehr</w:t>
+        <w:t xml:space="preserve">Bezahlen | Debitkarte | Kreditkarte | payment | digipay | digital payment | einkaufen | Gewerkschaft | Personalrat | Personalratsarbeit | Personalvertretung | sparkasse | threema | WERO | zahlungsverkehr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portalseite (Linkbaum/Linktree): https://Portal.JanTietje.de</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Nachricht über Signal senden: https://Signal.me/#eu/cvQZRBMS2N8z-D4rJTD453JRL4coOd0B6X8h8WIrtcWnXwWGcJtHF4XbDlhhIcI5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://digitalcourage.social/@sparfindig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/jantietje</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>