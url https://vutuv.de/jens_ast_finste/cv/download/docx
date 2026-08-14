--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -10,159 +10,159 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jens Ast-Finsterbusch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">jens.ast@finsterbusch.bayern | +49 157 32120014 | https://vutuv.de/jens_ast_finste</w:t>
+        <w:t xml:space="preserve">jens.ast@finsterbusch.bayern | +49 1573 2120014 | https://vutuv.de/jens_ast_finste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Berufliche Weiterbildung, WBS TRAINING AG, Bayreuth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2016 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">o	Online Sprachkurs in Vollzeit für Wirtschaftsenglisch mit LCCI-Prüfung (Level 1 und Level 2) kompakt</w:t>
+        <w:t xml:space="preserve">o   Online Sprachkurs in Vollzeit für Wirtschaftsenglisch mit LCCI-Prüfung (Level 1 und Level 2) kompakt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Key-Account Manager/Business Development Manager, Berufliche Neuorientierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2016 - 8/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Sofort Verfügbar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Consultant, WebID Solutions GmbH, Berlin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2015 - 1/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">o	Beratung und Abschluss für GwG-konforme Identifikation, Legitimation, Vertragsabschluss ohne Medienbruch, Altersverifizierung mit (PSP) Paymentlösung</w:t>
+        <w:t xml:space="preserve">o   Beratung und Abschluss für GwG-konforme Identifikation, Legitimation, Vertragsabschluss ohne Medienbruch, Altersverifizierung mit (PSP) Paymentlösung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stellvertretender Vertriebsleiter , Hanseatic Bank GmbH &amp; Co. KG, Hamburg, (Sociètè Gènèrale, OTTO GROUP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2011 - 12/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">o	Vertretung der Vertriebsleitung in allen Funktionen und fachlicher Mitarbeiterführung  o	Akquise und Betreuung stationärer und online Key Account, Kooperationen inklusive Flächenvertriebe, wie u. a.  hagebau VISA Partner Card Projekt und Affiliate Partn</w:t>
+        <w:t xml:space="preserve">o   Vertretung der Vertriebsleitung in allen Funktionen und fachlicher Mitarbeiterführung  o    Akquise und Betreuung stationärer und online Key Account, Kooperationen inklusive Flächenvertriebe, wie u. a.  hagebau VISA Partner Card Projekt und Affiliate Partn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Key Account Manager POS , Hanseatic Bank GmbH &amp; Co. KG, Hamburg,  (Sociètè Gènèrale, OTTO GROUP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2009 - 1/2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
@@ -183,64 +183,77 @@
         <w:t xml:space="preserve">4/2008 - 12/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sales Manager B2B Car Finance / Leasing, B2B Car Finance / Leasing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/1997 - 8/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">o	DSK Leasing AG, Oberhaching (02/2007 – 08/2007) o	SIXT Leasing AG, Pullach (08/2005 -01/2007) o	Selbstständig n. § 84 HGB u. § 34c GewO (10/2001 – 07/2005) o	FdA Finanzberatungs-Service GmbH der ALLBANK, Hannover (04/1999 – 09/2001) o	AMA Auto Leasing G</w:t>
+        <w:t xml:space="preserve">o   DSK Leasing AG, Oberhaching (02/2007 – 08/2007) o   SIXT Leasing AG, Pullach (08/2005 -01/2007) o   Selbstständig n. § 84 HGB u. § 34c GewO (10/2001 – 07/2005) o   FdA Finanzberatungs-Service GmbH der ALLBANK, Hannover (04/1999 – 09/2001) o    AMA Auto Leasing G</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">absatzfinanzierung (pos/e-commerce) | akquise | anwendungsberatung | außendienststeuerung | budgetverantwortung | business case analyse | customer relationship management | digitale identitäten | esignatur | kommunikationsstark | kreditkarten | kunden -bindung/-betreuung | leasing (auto) | loyalty card | mitarbeiterführung | networker | payment | präsentationsstark | prozeßanalyse | verkauf | vertrieb</w:t>
+        <w:t xml:space="preserve">akquise | anwendungsberatung | außendienststeuerung | budgetverantwortung | business case analyse | crm | digitale identitäten | esignatur | kommunikationsstark | kreditkarten | kunden -bindung/-betreuung | leasing (auto) | loyalty card | mitarbeiterführung | networker | payment | präsentationsstark | prozeßanalyse | verkauf | vertrieb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/jastfins</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>