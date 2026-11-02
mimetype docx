--- v0 (2026-08-13)
+++ v1 (2026-11-02)
@@ -139,77 +139,77 @@
         <w:t xml:space="preserve">• Migration bestehender automatisierter Tests auf Playwright</w:t>
         <w:br/>
         <w:t xml:space="preserve">• Entwicklung und Wartung von über 25 automatisierten E2E-Testfällen</w:t>
         <w:br/>
         <w:t xml:space="preserve">• Integration automatisierter Tests in GitLab CI/CD</w:t>
         <w:br/>
         <w:t xml:space="preserve">• Reduzierung von rund 100 manuellen Testfällen</w:t>
         <w:br/>
         <w:t xml:space="preserve">• Analyse bestehender QA-Prozesse und Identifikation von Automatisierungspotenzialen</w:t>
         <w:br/>
         <w:t xml:space="preserve">• Erstellung von Teststrategien, Testkonzepten und Testplänen</w:t>
         <w:br/>
         <w:t xml:space="preserve">• Beratung von Entwicklungsteams zu QA-Standards und automatisierter Qualitätssicherung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ci/cd | test automation | API Testing | GitLab | javascript | jira | playwright | QA Consulting | Quality Engineering | software testing | Test Management | Xray</w:t>
+        <w:t xml:space="preserve">ci/cd | test automation | API Testing | GitLab | JavaScript | jira | playwright | QA Consulting | Quality Engineering | software testing | Test Management | Xray</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Java-Programmierung (LinkedIn-Learning, 2025-06) | Python-Pragrammierung (LinkedIn-Learning, 2025-06) | Web-App testen mit Playwright (LinkedIn-Learning, 2025-06) | Certified Jira Administrator (Seibert Media, 2022-06) | Projektmanagement (ABLE Academy, 2021-04) | Testautomatisierung mit Ranorex (GID Beratung, 2017-12) | ISTQB Certified Tester Foundation Level (gasq, 2013-07)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://haupt-testing.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/qa-freelancer-jens-haupt/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/jens-haupt</w:t>
       </w:r>
     </w:p>