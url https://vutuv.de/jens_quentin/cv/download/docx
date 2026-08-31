--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jensquentin@gmail.com | +49 1514 6244465 | https://vutuv.de/jens_quentin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11.02.1970 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 11.02.1970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">blogger | consulting | journalismus | journalist | pr | content marketing | Editor | freelancer | kommunikation | marketing | redaktion | social media</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>