--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jens@reinemuth.rocks | https://vutuv.de/jens_reinemuth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 30.07.1974</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">html5 | Linux | mysql | javascript | jquery | mongodb | nodejs | PHP</w:t>
+        <w:t xml:space="preserve">html5 | Linux | mysql | JavaScript | jquery | mongodb | nodejs | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/100010613293842</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/openWeb</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>