--- v0 (2026-07-22)
+++ v1 (2026-08-12)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">schiffmann@particle-metrix.de | https://vutuv.de/jens_schiffmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wildmoos 4, 82266 Inning, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 22.07.1982 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 22.07.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leiter Konstruktion, Particle Metrix GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -89,51 +89,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leiter Service, Soliton Laser- und Messtechnik GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2006 - 3/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">konstruktion | solid works | git | html | linux administration | software entwicklung | apache webserver administration | javascript | jquery | PHP | redmine | selbstorganisation | typo3 | vb.net | vbscript</w:t>
+        <w:t xml:space="preserve">konstruktion | solidworks | git | html | linux administration | softwareentwicklung | apache webserver administration | javascript | jquery | PHP | redmine | selbstorganisation | typo3 | vb.net | vbscript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Particle Metrix GmbH develops and manufactures instruments to characterize colloids. Das Knowhow der Particle Metrix GmbH liegt in der Entwicklung, Produktion und dem Vertrieb von Partikelmessgeräten.: https://www.particle-metrix.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>