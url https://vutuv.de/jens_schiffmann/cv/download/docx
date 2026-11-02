--- v1 (2026-08-12)
+++ v2 (2026-11-02)
@@ -89,51 +89,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leiter Service, Soliton Laser- und Messtechnik GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2006 - 3/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">konstruktion | solidworks | git | html | linux administration | softwareentwicklung | apache webserver administration | javascript | jquery | PHP | redmine | selbstorganisation | typo3 | vb.net | vbscript</w:t>
+        <w:t xml:space="preserve">konstruktion | solidworks | git | HTML | linux administration | softwareentwicklung | apache webserver administration | JavaScript | jquery | PHP | redmine | selbstorganisation | typo3 | vb.net | vbscript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Particle Metrix GmbH develops and manufactures instruments to characterize colloids. Das Knowhow der Particle Metrix GmbH liegt in der Entwicklung, Produktion und dem Vertrieb von Partikelmessgeräten.: https://www.particle-metrix.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>