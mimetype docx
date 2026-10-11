--- v1 (2026-08-11)
+++ v2 (2026-10-11)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jeremias Erbs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">j@badabam.de | https://vutuv.de/jeremias_erbs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angular | css | developer | engineer | Entwickler | Erfahruung | es6 | ES7 | Express | frontend | git | html | javascript | Lead | node | react | redux | sass | team lead | user experience | ux | vue</w:t>
+        <w:t xml:space="preserve">angular | css | developer | engineer | Entwickler | Erfahruung | es6 | ES7 | Express | frontend | git | html | javascript | Lead | node | react | redux | sass | team lead | user experience | UX | vue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal Website: http://badabam.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Github: https://github.com/badabam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Codepen: https://codepen.io/badabam/</w:t>
       </w:r>
     </w:p>