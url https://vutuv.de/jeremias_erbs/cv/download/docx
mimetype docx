--- v2 (2026-10-11)
+++ v3 (2026-10-31)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jeremias Erbs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">j@badabam.de | https://vutuv.de/jeremias_erbs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angular | css | developer | engineer | Entwickler | Erfahruung | es6 | ES7 | Express | frontend | git | html | javascript | Lead | node | react | redux | sass | team lead | user experience | UX | vue</w:t>
+        <w:t xml:space="preserve">angular | CSS | developer | engineer | Entwickler | Erfahruung | es6 | ES7 | Express | frontend | git | HTML | JavaScript | Lead | node | react | redux | sass | team lead | user experience | UX | vue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal Website: http://badabam.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Github: https://github.com/badabam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Codepen: https://codepen.io/badabam/</w:t>
       </w:r>
     </w:p>