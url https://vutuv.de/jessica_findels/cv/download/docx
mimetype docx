--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jessica Findels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jessica@lovefreund.de | https://vutuv.de/jessica_findels</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Gatsby  | php | python</w:t>
+        <w:t xml:space="preserve">Gatsby | PHP | Python</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://lovefreund.de/womanizer-duo-test-erfahrung/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://loveleben-55.webselfsite.net/home</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Article: https://bedbible.com/vibrating-dildo/</w:t>
       </w:r>
     </w:p>