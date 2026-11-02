--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -286,77 +286,77 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1990 - 1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Membre du TutoraClub</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">AI | Architecture technique | Art | docker | Engineering Manager | Impression 3D | javascript | leadership | management | Mentorat | Mentorat d’équipe | peinture | PHP | Rédaction | Vision stratégique</w:t>
+        <w:t xml:space="preserve">AI | Architecture technique | Art | docker | Engineering Manager | Impression 3D | JavaScript | leadership | management | Mentorat | Mentorat d’équipe | peinture | PHP | Rédaction | Vision stratégique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Améliorer ses compétences en gestion de conflits (LinkedIn, 2025-05) | Mener des entretiens individuels productifs (LinkedIn, 2025-03) | Identifier et développer son leadership (Actinuum, 2023-10) | Maîtrise de la qualité en projet web (Opquast, 2023-09) | Construisez un site web à l’aide du framework Symfony 5 (OpenClassrooms, 2021-11) | Découvrez les bases de la gestion de projet (OpenClassrooms, 2021-11) | Initiez-vous au Machine Learning (OpenClassrooms, 2021-11) | Sécurité applicative pour les développeurs (Apside, 2021-09) | S'approprier le rôle du manager (Activ'partners, 2020-12) | Managez une équipe au quotidien (OpenClassrooms, 2020-02)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">French (Native speaker) | English (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">French (Native speaker) | English (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CV en ligne: https://cv.prelude.me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Créations professionnelles: https://www.prelude-prod.fr/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Créations artistiques: https://photos.prelude.me</w:t>
       </w:r>
     </w:p>