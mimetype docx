--- v0 (2026-07-04)
+++ v1 (2026-09-03)
@@ -29,60 +29,100 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">joan_erraez@pangea.org | https://vutuv.de/joan_albert_err</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Senior Data Scientist, EFG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/2024 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Scientist, Eurecat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2021 - 12/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Data Scientist, ClearPeaks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">9/2019 - Present</w:t>
+        <w:t xml:space="preserve">9/2019 - 5/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Data Scientist, Kernel Analytics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2017 - 8/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
@@ -116,51 +156,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2013 - 6/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Department of Statistics and Operations Research</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">machine learning | python | r</w:t>
+        <w:t xml:space="preserve">machine learning | Python | r</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>