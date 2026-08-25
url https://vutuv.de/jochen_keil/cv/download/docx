--- v0 (2026-07-22)
+++ v1 (2026-08-25)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jochen Keil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/jochen_keil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Steigerweg, 69115 Heidelberg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">fahrzeugdiagnose | agile | android | apple | appmethod | arm | asap3 | atmel | automatisierung | automotive | beratung | (bi) | big | business-intelligence | c++ | can | c# | cloud | cognos | computing | controlling | cross | data | datamining | datawarehouse | datenbankdesign | datenbankprogrammierung | db2 | delphi | delphi-programmierung | development | develpment | embedded | entwicklung | finance | firebird | firemonkey | in | individualprogrammierung | informix | intraweb | ios | lazarus | lösungen | methoden | mobile | ms | mysql | .net | olap | oracle | platform | produktentwicklung | projekterfahrung | projektleitung | projektrealisierung | qt | schulungen | scrum | software | softwarearchitektur | softwaredesign | software-entwicklung | softwareentwicklung | softwarequalitätssicherung | soziale | sql | sqlite | systemanalyse | visualstudio | xcp</w:t>
+        <w:t xml:space="preserve">fahrzeugdiagnose | agile | android | apple | appmethod | arm | asap3 | atmel | automatisierung | automotive | beratung | (bi) | big | business intelligence | c++ | can | c# | cloud | cognos | computing | controlling | cross | data | data mining | data warehouse | datenbankdesign | datenbankprogrammierung | db2 | delphi | delphi-programmierung | development | develpment | embedded | entwicklung | finance | firebird | firemonkey | in | individualprogrammierung | informix | intraweb | ios | lazarus | lösungen | methoden | mobile | ms | mysql | .net | olap | oracle | platform | produktentwicklung | projekterfahrung | projektleitung | projektrealisierung | qt | schulungen | scrum | software | software architektur | software design | softwareentwicklung | software-qualitätssicherung | soziale | sql | sqlite | systemanalyse | visual studio | xcp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">BitBumper Softwareentwicklung Heidelberg: http://www.bitbumper.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">trAAAde Aktiensoftware: http://www.trAAA.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">rAAAreware Softwareprodukte: http://www.rAAAreware.de</w:t>
       </w:r>
     </w:p>