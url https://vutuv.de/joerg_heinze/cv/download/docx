--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jheinze@it-kontor.com | +49 461 31890076 | https://vutuv.de/joerg_heinze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Neustadt 56, 24939 Flensburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.03.1974 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.03.1974</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT-Consultant, IT-Kontor GmbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -134,51 +134,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">System Engineer, Vater SysCon GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2002 - 9/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">HPE Server | HPE Storage | IT-Consultant | KCP | Kemp LoadMaster | Konzeptionierung von IT-Projekten | Microsoft Active Directory | microsoft exchange | microsoft windows server | veeam | vmware vsphere</w:t>
+        <w:t xml:space="preserve">HPE Server | HPE Storage | IT Consultant | KCP | Kemp LoadMaster | Konzeptionierung von IT-Projekten | Microsoft Active Directory | microsoft exchange | microsoft windows server | veeam | vmware vsphere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">IT-Kontor GmbH &amp; Co. KG: http://www.it-kontor.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">DGzRS: http://www.seenotretter.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>