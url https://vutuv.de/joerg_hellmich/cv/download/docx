--- v1 (2026-08-14)
+++ v2 (2026-09-25)
@@ -65,51 +65,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2012 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Multimedia-Displays für Aufzüge und Digital Signage, Monitoring, Open Source, Computer Vision, KI, Smart Home</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Aufzug | CANopen | computer vision | Display | Home Assistant | Lift | Monitor | Multimedia | NeXt group</w:t>
+        <w:t xml:space="preserve">Home Assistant | Aufzug | CANopen | computer vision | Display | Lift | Monitor | Multimedia | NeXt group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Produkt-Homepage Displays: https://flexypage.de/de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Firmen-Homepage: http://elfin.de/de/lift</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://elfin-group.de</w:t>
       </w:r>
     </w:p>