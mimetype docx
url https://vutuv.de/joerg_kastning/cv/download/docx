--- v0 (2026-08-02)
+++ v1 (2026-08-23)
@@ -6,76 +6,72 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jörg Kastning B.Sc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Ehemann, Vater, Sysadmin, Feuerwehrmann, Sudoer, TAM Ambassador, Blogger, Open Source Enthusiast und 1x Engineer. All opinions are my own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/joerg_kastning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">32832 Augustdorf, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Technical Account Manager, Red Hat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2023 - Present</w:t>
@@ -298,51 +294,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildung, Fachinformatiker FR. Systemintegration, BBS Stadthagen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2003 - 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Linux | open source | Red Hat | automation | blog | Business Acumen | Discovery | Freiwillige Feuerwehr | presentation | Red Hat Certified System Administrator | systemadministration | talks | TAM | Technical Account Management | workshops</w:t>
+        <w:t xml:space="preserve">Linux | open source | redhat | automation | blog | Business Acumen | Discovery | Freiwillige Feuerwehr | presentation | Red Hat Certified System Administrator | systemadministration | talks | TAM | Technical Account Management | workshops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Red Hat AI Foundations Technologist Certificate (Red Hat, 2025-07) | Advanced Prompt Engineering Techniques (LinkedIn, 2025-06) | Nano Tips for Overcoming Imposter Syndrome at Work with Diana YK Chan (LinkedIn, 2025-06) | Artificial Intelligence Fundamentals (IBM, 2024-12) | Red Hat Certified Specialist in Linux Diagnostics and Troubleshooting (Red Hat, 2024-03) | Red Hat Technical Account Manager - Ambassador (Red Hat, 2023-12) | Red Hat Certified Specialist in Containers (Red Hat, 2023-08) | Red Hat Certified Engineer in Ansible (Red Hat, 2023-07) | 2022 Red Hat® Accelerators Program (Red Hat, 2022-06) | 2021 Red Hat® Accelerators Program (Red Hat, 2021-01) | 2020 Red Hat® Accelerators Program (Red Hat, 2020-01) | 2019 Red Hat® Accelerators Program (Red Hat, 2019-01)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>