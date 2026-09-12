--- v1 (2026-08-23)
+++ v2 (2026-09-12)
@@ -307,51 +307,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linux | open source | redhat | automation | blog | Business Acumen | Discovery | Freiwillige Feuerwehr | presentation | Red Hat Certified System Administrator | systemadministration | talks | TAM | Technical Account Management | workshops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Red Hat AI Foundations Technologist Certificate (Red Hat, 2025-07) | Advanced Prompt Engineering Techniques (LinkedIn, 2025-06) | Nano Tips for Overcoming Imposter Syndrome at Work with Diana YK Chan (LinkedIn, 2025-06) | Artificial Intelligence Fundamentals (IBM, 2024-12) | Red Hat Certified Specialist in Linux Diagnostics and Troubleshooting (Red Hat, 2024-03) | Red Hat Technical Account Manager - Ambassador (Red Hat, 2023-12) | Red Hat Certified Specialist in Containers (Red Hat, 2023-08) | Red Hat Certified Engineer in Ansible (Red Hat, 2023-07) | 2022 Red Hat® Accelerators Program (Red Hat, 2022-06) | 2021 Red Hat® Accelerators Program (Red Hat, 2021-01) | 2020 Red Hat® Accelerators Program (Red Hat, 2020-01) | 2019 Red Hat® Accelerators Program (Red Hat, 2019-01)</w:t>
+        <w:t xml:space="preserve">Red Hat AI Foundations Technologist Certificate (Red Hat, 2025-07) | Advanced Prompt Engineering Techniques (LinkedIn, 2025-06) | Nano Tips for Overcoming Imposter Syndrome at Work with Diana YK Chan (LinkedIn, 2025-06) | Artificial Intelligence Fundamentals (IBM, 2024-12) | Red Hat Certified Specialist in Linux Diagnostics and Troubleshooting (Red Hat, 2024-03) | Red Hat Technical Account Manager - Ambassador (Red Hat, 2023-12) | Red Hat Certified Engineer in Ansible (Red Hat, 2023-07) | 2022 Red Hat® Accelerators Program (Red Hat, 2022-06) | 2021 Red Hat® Accelerators Program (Red Hat, 2021-01) | 2020 Red Hat® Accelerators Program (Red Hat, 2020-01) | 2019 Red Hat® Accelerators Program (Red Hat, 2019-01)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>