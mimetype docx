--- v2 (2026-09-12)
+++ v3 (2026-10-23)
@@ -307,51 +307,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linux | open source | redhat | automation | blog | Business Acumen | Discovery | Freiwillige Feuerwehr | presentation | Red Hat Certified System Administrator | systemadministration | talks | TAM | Technical Account Management | workshops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Red Hat AI Foundations Technologist Certificate (Red Hat, 2025-07) | Advanced Prompt Engineering Techniques (LinkedIn, 2025-06) | Nano Tips for Overcoming Imposter Syndrome at Work with Diana YK Chan (LinkedIn, 2025-06) | Artificial Intelligence Fundamentals (IBM, 2024-12) | Red Hat Certified Specialist in Linux Diagnostics and Troubleshooting (Red Hat, 2024-03) | Red Hat Technical Account Manager - Ambassador (Red Hat, 2023-12) | Red Hat Certified Engineer in Ansible (Red Hat, 2023-07) | 2022 Red Hat® Accelerators Program (Red Hat, 2022-06) | 2021 Red Hat® Accelerators Program (Red Hat, 2021-01) | 2020 Red Hat® Accelerators Program (Red Hat, 2020-01) | 2019 Red Hat® Accelerators Program (Red Hat, 2019-01)</w:t>
+        <w:t xml:space="preserve">Red Hat AI Foundations Technologist Certificate (Red Hat, 2025-07) | Advanced Prompt Engineering Techniques (LinkedIn, 2025-06) | Nano Tips for Overcoming Imposter Syndrome at Work with Diana YK Chan (LinkedIn, 2025-06) | Artificial Intelligence Fundamentals (IBM, 2024-12) | Red Hat Certified Specialist in Linux Diagnostics and Troubleshooting (Red Hat, 2024-03) | Red Hat Technical Account Manager - Ambassador (Red Hat, 2023-12) | Red Hat Certified Engineer in Ansible (Red Hat, 2023-07) | 2022 Red Hat® Accelerators Program (Red Hat, 2022-06) | 2021 Red Hat® Accelerators Program (Red Hat, 2021-01) | 2020 Red Hat® Accelerators Program (Red Hat, 2020-01) | 2019 Red Hat® Accelerators Program (Red Hat, 2019-01) | Certified Customer Success Manager (CCSM) Level 1 (SuccessHACKER, 2024-06, expired 2026-06) | Red Hat Certified Specialist in Containers (Red Hat, 2023-08, expired 2026-08) | Red Hat® Certified Engineer (RHCE®) (Red Hat, 2023-07, expired 2026-07) | Red Hat® Certified System Administrator (RHCSA®) (Red Hat, 2023-04, expired 2026-04)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>