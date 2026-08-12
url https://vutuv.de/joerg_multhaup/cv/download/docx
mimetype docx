--- v0 (2026-07-22)
+++ v1 (2026-08-12)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jörg Multhaup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">joerg.multhaup@simons-voss.com | https://vutuv.de/joerg_multhaup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Feringastraße 4, 85774 Unterföhring, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Softwareentwickler, SimonsVoss Technologies GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2013 - Present</w:t>
@@ -129,51 +120,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Entwickler, net-files AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2000 - 12/2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c# | advantage database server | confluence | ddd | design pattern | entity framework | git | jira | mercurial | moq | mvvm | .net | ooa | ood | softwarearchitektur | sql server | stash | subversion | tdd | telerik-dataaccess | t-sql | uml | unit testing | wpf | xunit</w:t>
+        <w:t xml:space="preserve">c# | advantage database server | confluence | ddd | design pattern | entity framework | git | jira | mercurial | moq | mvvm | .net | ooa | ood | software architektur | sql server | stash | subversion | TDD | telerik-dataaccess | t-sql | uml | unittesting | wpf | xunit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.simons-voss.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">