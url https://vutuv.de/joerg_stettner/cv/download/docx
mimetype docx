--- v0 (2026-07-21)
+++ v1 (2026-08-11)
@@ -33,64 +33,64 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">joerg@stettner-system.de | +49 1577 6832345 | https://vutuv.de/joerg_stettner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Bergelchen 15, 42699 Solingen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 24.02.1961 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 24.02.1961</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">fixed networks | flight instructor | freebsd | itil | linux | mobile networks | Pilot | PPL | process optimization | project management | system administration | system engineering | telecom | tetra</w:t>
+        <w:t xml:space="preserve">fixed networks | flight instructor | freebsd | itil | Linux | mobile networks | Pilot | PPL | process optimization | project management | systemadministration | system engineering | telecom | tetra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Kurz-Profil der "Stettner Systemberatung": https://www.stettner-system.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Infos für/über Piloten + Allgemeine Luftfahrt: https://www.motorflug-infos.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>