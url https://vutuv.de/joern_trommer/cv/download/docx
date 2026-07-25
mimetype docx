--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -25,50 +25,59 @@
       <w:r>
         <w:t xml:space="preserve">Jörn Trommer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">TROMMER IMMOCONSULTING - Immobilien und Grundbesitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@tromcon.de | +49 171 6491236 | https://vutuv.de/joern_trommer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Planegger Str. 14a, 82166 Gräfelfing, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 19.03.1970 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Trommer ImmoConsulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>