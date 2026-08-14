--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@tromcon.de | +49 171 6491236 | https://vutuv.de/joern_trommer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Planegger Str. 14a, 82166 Gräfelfing, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 19.03.1970 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 19.03.1970</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Trommer ImmoConsulting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>