--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -23,127 +23,155 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Johannes Mirus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blogger, Bonn.digital, Papa, Ehemann, Fitnessmodel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/johannes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Professional Experience</w:t>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">GF, Bonn.digital</w:t>
+        <w:t xml:space="preserve">Geschäftsführender Gesellschafter, Bonn.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2015 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Agentur für digitale Kommunikation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Organisation und so, BarCamp Bonn</w:t>
+        <w:t xml:space="preserve">Gründer und Organisator, BarCamp Bonn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2014 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Barcamp | Bonn | social media</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bonn.digital: https://bonn.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Alle meine Links und Profile: https://mirus.bio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://bonn.social/@Johannes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/johannes.ms</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Instagram: http://instagram.com/johannesmirus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/jmirus</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>